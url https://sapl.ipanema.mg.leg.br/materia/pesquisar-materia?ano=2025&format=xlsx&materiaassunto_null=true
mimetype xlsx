--- v1 (2026-02-04)
+++ v2 (2026-05-14)
@@ -54,1092 +54,1092 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Júlio Fontoura de Moraes Junior</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/57/pl_01-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/57/pl_01-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para ingresso do Municipio de Ipanema no ICISMEP, ratifica cláusulas do Contrato do Consórcio, e dá outras providências.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/58/pl_02-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/58/pl_02-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação de coleta de entulho no município de Ipanema, e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Alex Rodrigues Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre o Reconhecimento de Utilidade Pública de Entidade sem Fins Lucrativos e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Jeferson Garcia Ribeiro Abdala</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/69/pl_n_04-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/69/pl_n_04-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público do Município de Ipanema (Residencial Moradas)</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Dayvison da Costa Breder</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/70/pl_n_05-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/70/pl_n_05-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do uso de músicas com palavras de baixo calão e letras que esimulem a prática de crime, apologia ao sexo ou uso de drogas nas instituições municipais de ensino, incluindo ainda os veículos como "Carreta Furação", "Trenzinho da Alegria" ou similares.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/71/pl_n_06-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/71/pl_n_06-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/74/pl_n_07-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/74/pl_n_07-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Ipanema/MG a contratar com as instituições financeiras - Banco de Desenvolvimento de Minas Gerais S/A - BDMG e/ou Banco do Brasil S/A, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/79/pl_08_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/79/pl_08_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o municipio de Ipanema/MG a contratar com a instituição financeira - Banco de Desenvolvimento de Minas Gerais S/A - BDMG operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/82/pl_n_09-2025_ldo.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/82/pl_n_09-2025_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/83/pl_n_10-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/83/pl_n_10-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para ingresso do Município de Ipanema no CONMINAS, ratifica Protocolo de Intenções entre os Municípios integrantes, e dá outras providências.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/84/pl_n_11-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/84/pl_n_11-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Praça situada entre o cruzamento entre as Ruas Dom Pedro II e Antônio Olivio Rodrigues.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Arnaldo da Cunha</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/87/pl_no_12-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/87/pl_no_12-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público do Município de Ipanema (Residencial Planalto 1)</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/105/pl_n_13-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/105/pl_n_13-2025.pdf</t>
   </si>
   <si>
     <t>"Estabelece a proteção do Patrimônio Cultural de Ipanema, em consonância ao disposto no art 216 da CF, institui o Instrumento do Tombamento, Registro, Inventário, Conselho Municipal do Patrimônio Cultural, Fundo Municipal de Proteção do Patrimônio Cultural de Ipanema e dá outras providências."</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/106/pl_n_14-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/106/pl_n_14-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, composição, competência e funcionamento do Conselho Municipal de Esporte e Lazer e do Fundo Municipal de Esporte e Lazer e dá outras providências.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/107/pl_n_15-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/107/pl_n_15-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Politica Municipal de Turismo, institui o Conselho Municipal de Turismo, o Fundo Municipal de Turismo e dispõe sobre o Plano de Desenvolvimento do Turismo e dá outras Providências.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Marcos Vinícius Costa da Silva</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_no_16-2025_nomeacao_quadra_poliesportiva_do_prque_ecologico_municipal.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_no_16-2025_nomeacao_quadra_poliesportiva_do_prque_ecologico_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Quadra Poliesportiva localizada no Parque Ecológico Municipal.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/111/pl_17_2025_reajuste_educacao.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/111/pl_17_2025_reajuste_educacao.pdf</t>
   </si>
   <si>
     <t>Concede reajuste para os cargos de provimento efetivo constantes do Quadro de Pessoal do Magistério que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/116/pl_no_18_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/116/pl_no_18_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ipanema/MG a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/124/pl_n_19-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/124/pl_n_19-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de prioridade às entidades privadas sem fins lucrativos do município de Ipanema/MG na utilização de espaços, tendas e/ou barracas, para exposição e comercialização de seus produtos nas praças de alimentação em eventos realizados pelo município, e dá outras providências.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/125/pl_no_20-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/125/pl_no_20-2025.pdf</t>
   </si>
   <si>
     <t>Institui o "Prêmio Educação que Transforma - PET" no âmbito do Município de Ipanema/MG, destinado à valorização de profssionais da rede municipal de ensino, mediante premiação por desempenho aferido por indicadores oficiais, e dá outras providências.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/132/pl_n_21-2025-2.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/132/pl_n_21-2025-2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ipanema a participar do Consórcio Intermunicipal Multifinalitário CIS-VERDE e dá outras providências.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/133/pl_n_22-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/133/pl_n_22-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação da vigência do Plano Municipal de Educação (PME) de Ipanema, instituído pela Lei Municípal nº 1498/2015, e dá outras providências.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei_no_23_-_2025_loa.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei_no_23_-_2025_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IPANEMA PARA O EXERCÍCIO FINANCEIRO DE 2026</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_de_lei_no_24_-_2025_ppa.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_de_lei_no_24_-_2025_ppa.pdf</t>
   </si>
   <si>
     <t>Plano Plurianual para o quadriênio 2026 a 2029</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/135/pl_no_25-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/135/pl_no_25-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art 4º da Lei Municipal nº 1.590 de 09 de maio de 2019 que "Denomina Logradouros públicos e dá outras providências".</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/136/pl_n_26-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/136/pl_n_26-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Participação do Aluno da Rede Municipal de Ensino nas Avaliações do Sistema de Avaliação da Educação Básica (SAEB), autoriza a concessão de prêmios e dá outras providências.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/142/pl_n_27-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/142/pl_n_27-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção de veículos abandonados em logradouros públicos do Município de Ipanema e dá outras providências.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/152/pl_n_28-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/152/pl_n_28-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ipanema/MG a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Institui o programa de regularização fiscal proref 2025</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/60/plc_02_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/60/plc_02_2025.pdf</t>
   </si>
   <si>
     <t>Altera tabela de vencimentos dos planos de Carreira que menciona, para fins de cumprimento do Piso Minimo dos Agentes Comunitários de Saúde e Agentes de Endemias</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/98/plc_n_03-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/98/plc_n_03-2025.pdf</t>
   </si>
   <si>
     <t>Altera  aLei Municipal nº 1.042/95 e a Lei Complementar nº 1.444/2013, e dá outras providências.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/109/plc_no_04_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/109/plc_no_04_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.042/95 e dá outras providências.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/110/plc_no_05_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/110/plc_no_05_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação e rateio dos honorários advocatícios sucumbenciais percebidos em favor dos Advogados Públicos e Procuradores Municipais de Ipanema-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/141/plc_n_06-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/141/plc_n_06-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 001/2015, que institui o Código Tributário Municipal de Ipanema/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/143/plc_n_07-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/143/plc_n_07-2025.pdf</t>
   </si>
   <si>
     <t>Cria cargos que mensiona, acresce número de vagas para os cargos que menciona, para fins de atendimento do Abrigo Institucional Municipal, instituído pela Lei Municipal nº1.761/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>PRDEC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/67/pdl_n_01-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/67/pdl_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de Honra ao Mérito ao Ilmo. Sr. José Maria de Carvalho, e dá outras providências.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/78/pdl_no_02-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/78/pdl_no_02-2025.pdf</t>
   </si>
   <si>
     <t>"Concede título de Cidadão Honorário ao Ilmo. Pastor Ronaldo Lizardo, e dá outras providências."</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/113/pdl_no_04_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/113/pdl_no_04_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Exmo. Soldado da Polícia Militar, Adolfo Victor de Leles Santos, e dá outras providências.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Alex Rodrigues Cardoso, Alexander da Costa, Arnaldo da Cunha, Cristiane Lopes Guerra Tavares, Dayvison da Costa Breder, Diego Almeida Rosa Lacerda, Erin Dias dos Santos, Jeferson Garcia Ribeiro Abdala, Marcos Vinícius Costa da Silva, Marlúcio de Oliveira Carvalho, Rafael Victor da Silva Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/118/pdl_no_05_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/118/pdl_no_05_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Exmo. 2º Ten. PMMG Gilberto Lopes Barbosa, e dá outras providências.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>PRORE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Alex Rodrigues Cardoso, Cristiane Lopes Guerra Tavares, Marlúcio de Oliveira Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/65/resolucao_01_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/65/resolucao_01_2025.pdf</t>
   </si>
   <si>
     <t>Nomeia as Comissões Permanentes da Câmara Municipal de Ipanema para vigorar no biênio de 2025/2026 e dá outras providências.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/88/pr_n_02-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/88/pr_n_02-2025.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial de Estudo com a finalidade de Proceder à análise e a revisão do Regimento Interno da Câmara Municipal de Ipanema/MG e da Lei Orgânica do Município de Ipanema e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/93/pr_no_03_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/93/pr_no_03_2025.pdf</t>
   </si>
   <si>
     <t>Concede licença para o Prefeito Municipal a viajar ao exterior, e dá outras providências.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Altera a resolução nº 008/2022</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/131/pr_n_05-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/131/pr_n_05-2025.pdf</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/146/escola_do_legislativo_-_resolucao_06-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/146/escola_do_legislativo_-_resolucao_06-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Escola do Legislativo no âmbito da Câmara Municipal de Ipanema/MG e dá outras providências</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_resolucao_007-2025_-_altera_o_regimento_interno.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_resolucao_007-2025_-_altera_o_regimento_interno.pdf</t>
   </si>
   <si>
     <t>ALTERA, INCLUI, ACRESCENTA E RENUMERA OS DISPOSITIVOS DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES DO MUNICÍPIO DE IPANEMA/MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_resolucao_08-2025_-_cria_cargos_de_provimento_em_comissao_de_assessor_de_gabinete_de_vereadores.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_resolucao_08-2025_-_cria_cargos_de_provimento_em_comissao_de_assessor_de_gabinete_de_vereadores.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EM COMISSÃO DE ASSESSOR DE GABINETE DE VEREADOR NO ÂMBITO DA CÂMARA MUNICIPAL DE IPANEMA/MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/104/requerimento_02_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/104/requerimento_02_2025.pdf</t>
   </si>
   <si>
     <t>Requer uma Audiência Pública nas dependências da Câmara Municipal de Ipanema, convidando a sociedade cívil, comerciantes, motoboys e entregadores.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/117/ri_no03_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/117/ri_no03_2025.pdf</t>
   </si>
   <si>
     <t>Requer Informações acerca dos serviços médicos atualmente prestados no Município de Ipanema/MG, especificadamente.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>PEDPR</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>Marlúcio de Oliveira Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/61/pedido_de_providencia_01_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/61/pedido_de_providencia_01_2025.pdf</t>
   </si>
   <si>
     <t>"Calçamento nas ruas 1, 2, 3 e 4 no Loteamento Zé Renato".</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Cristiane Lopes Guerra Tavares</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/62/pedido_de_providencia_02_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/62/pedido_de_providencia_02_2025.pdf</t>
   </si>
   <si>
     <t>Seja analisado a viabilidade colocar redutores de velocidade na Rua Antônio Olívio Rodrigues e colocar esta mesma rua em mão única.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/68/pedido_de_providencia_03_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/68/pedido_de_providencia_03_2025.pdf</t>
   </si>
   <si>
     <t>Viabilidade de que seja feito um quebra-molas em frente à entrada principal da Escola Municipal Nilo Moraes Pinheiro.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Diego Almeida Rosa Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/63/pedido_de_providencia_04_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/63/pedido_de_providencia_04_2025.pdf</t>
   </si>
   <si>
     <t>Seja colocado uma placa de PARE no cruzamento da rua Vicente Faustino com a Avenida Minas Gerais, próximo a Madeira Móveis</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/64/pedido_de_providencai_05_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/64/pedido_de_providencai_05_2025.pdf</t>
   </si>
   <si>
     <t>Seja feito o reparo da Boca de Lobo que se encontra sem a grade na rua Padre Cândido, em frente ao nº 252.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/72/pp_006.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/72/pp_006.pdf</t>
   </si>
   <si>
     <t>Seja vista a possibilidade do Caminhão da Coleta de lixo passa nas ruas do Loteamento Zé Renato, próximo à Vila Cândida (Vila do Belinho) pelo menos duas vezes na semana.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/73/pp_007.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/73/pp_007.pdf</t>
   </si>
   <si>
     <t>Seja feito o reparo em um buraco que se formou na Rua Mary Nicolato, próximo ao nº 70</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>"Que seja feito um reparo em um buraco próximo ao nº 85 da Rua General Osório e sobre a varrição da mesma rua."</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/76/pp_09_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/76/pp_09_2025.pdf</t>
   </si>
   <si>
     <t>"Que seja vista a possibilidade de ser feito um muro de arrimo na Rua da Adutora em frente ao nº16."</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/77/pp_10_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/77/pp_10_2025.pdf</t>
   </si>
   <si>
     <t>"Que seja colocadas lâmpadas em alguns postes de iluminação e que seja feita a troca das lâmpadas que estão queimadas na rua Dezesseis, Bairro Victor Hugo"</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Que seja vista a possibilidade de que seja feito dois redutos de velocidade em frente ao Salão do Em Vida na Rua João Tremenzaque.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/81/pp_12_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/81/pp_12_2025.pdf</t>
   </si>
   <si>
     <t>Seja vista a possibilidade de fazer a revitalização das faixas de pedestres do município, principalmente próximo as escolas municipais.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/85/pp_no13_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/85/pp_no13_2025.pdf</t>
   </si>
   <si>
     <t>Possibilidade de colocar uma nova lixeira na rua Dr. Justiniano em frente ao nº 135</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/86/pp_no14_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/86/pp_no14_2025.pdf</t>
   </si>
   <si>
     <t>Possibilidade de ser feita a manutenção da ponte no Córrego Ariranha, KM 11, na estrada vicinal que dá acesso ao Córrego do Mexerico</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/90/pp_no_15-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/90/pp_no_15-2025.pdf</t>
   </si>
   <si>
     <t>Seja realizado um estudo técnico detalhadno visando à implantação de estacionamento em ângulo de 45 graus na Edwaldo Miranda, no treco entre a Escola Municipal Maria Siqueira e a portaria do estádio Elson Barbosa. Ademais, solicita a Reforma completa da calçada neste mesmo trecho</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/91/pp_no_16-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/91/pp_no_16-2025.pdf</t>
   </si>
   <si>
     <t>Que seja vista a possibilidade ser feita uma manutenção definitiva no calçamento da Rua Duque de Caxias, próximo ao nº 560, em frente a Eletropaz.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Alexander da Costa</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/92/pp_no_17-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/92/pp_no_17-2025.pdf</t>
   </si>
   <si>
     <t>Seja vista a possibilidade de ser feita o patrolamento das estradas dos Córregos Bananeira, Laranjeira, São Bento, Santa Constância, Boa Esperança e Goiás.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Seja vista a possibilidade de ser colocado um quebra-molas na rua Monsenhor Antônio Vieira Coelho, próximo ao nº 280</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/96/pp_no_19-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/96/pp_no_19-2025.pdf</t>
   </si>
   <si>
     <t>Seja vista a possibilidade que o caminhão de coleta de lixo possa estar passando com mais frequência na rua Genuíno Magalhães Filho, próximo a entrada do Parque Ecológico Municipal de Ipanema</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/97/pp_no_20-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/97/pp_no_20-2025.pdf</t>
   </si>
   <si>
     <t>Seja vista a possibilidade de trocar lâmpadas de iluminação para LED das rua 8, 9 e rua das Rosas no bairro Victor Hugo e uma limpeza em todas as ruas do bairro</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/100/pp_no_21-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/100/pp_no_21-2025.pdf</t>
   </si>
   <si>
     <t>Seja vista a possibilidade de colocar um passador de boi (Bueiro) em frente a propriedade do Sr. Expedito no Córrego Santa Constância.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/101/pp_no_22-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/101/pp_no_22-2025.pdf</t>
   </si>
   <si>
     <t>Seja vista a possibilidade de colocar uma pessoa responsável ou deixar aberta a Quadra Poliesportiva do Córrego Santa Constância.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/112/pp_no_23_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/112/pp_no_23_2025.pdf</t>
   </si>
   <si>
     <t>Solicita que a Prefeitura Mun. de Ipanema, coloque uma placa com os dizeres: "PROIBIDO SOM AUTOMOTIVO", em frente o Terminal Rodoviário de Ipanema-MG, e que oficie a Polícia Militar para coibir o uso dos carros de som no referido local.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/102/pp_no_24_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/102/pp_no_24_2025.pdf</t>
   </si>
   <si>
     <t>Seja feito uma avaliação em relação ao Calçamento da Rua Antonieta Godoy que, durante o período de chuva alaga, e a possibilidade de se colocar novas bocas de lobo no local.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/103/pp_no_25_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/103/pp_no_25_2025.pdf</t>
   </si>
   <si>
     <t>Solicita que a EMPRESA BRASILEIRA DE CORREIOS E TELEGRAFOS, comece a entregar correspondências nos bairros São Francisco, Loteamento José Renato (Próximo a vila do Belim), Loteamento Cintra e Loteamento Chico PT.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/114/pp_no_26_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/114/pp_no_26_2025.pdf</t>
   </si>
   <si>
     <t>Seja vista a possibilidade de se arrumar um afundamento de bloquetes na pavimentação da rua Teófilo Fernandes próximo ao nº 115.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/115/pp_no_27_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/115/pp_no_27_2025.pdf</t>
   </si>
   <si>
     <t>Seja notificado o responsável pelo Residencial Ypê, para que faça o reparo do calçamento da Rua Joaquim Murtinho, do nº 221 ao nº 382.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/119/pp_no_28_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/119/pp_no_28_2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a limpeza de toda a rua Francisco Alves de Souza Filho, Bairro: Nova Cidade.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/120/pp_no_29_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/120/pp_no_29_2025.pdf</t>
   </si>
   <si>
     <t>Seja feita a manutenção de um bueiro no Córrego Piabanha, divisa de Ipanema com Conc. de Ipanema, próximo a chácara dos Delogos.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/121/pp_no_30_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/121/pp_no_30_2025.pdf</t>
   </si>
   <si>
     <t>Seja refeita as faixas de pedestres do município com manta asfáltica adesivada.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/122/pp_no_31_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/122/pp_no_31_2025.pdf</t>
   </si>
   <si>
     <t>Seja colocada uma placa de "PARE" no cruzamento da R: Monsenhor Antônio Coelho e Rua Francisco Alves de Souza Filho.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/123/pp_no_32_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/123/pp_no_32_2025.pdf</t>
   </si>
   <si>
     <t>Seja vista a possibilidade da troca ou manutenção da pavimentação bloquética da Praça Coronel Calhau.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/126/pp_n_33-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/126/pp_n_33-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja colocado um Quebra-molas próximo ao nº 500, na rua Santos Dumont, próximo ao banheiro público.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Que seja feito o reparo e manutenção do Calçamento e das "bocas-de-lobo" na Rua Geraldo de Barros no Bairro Cachoeirinha.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/128/pp_n_36-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/128/pp_n_36-2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita o reparo do calçamento na saída para Conc. de Ipanema, trecho referente a ponte do Canivete até a entrada do Latícinio Du Luiz.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/129/pp_n_37-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/129/pp_n_37-2025.pdf</t>
   </si>
   <si>
     <t>Seja feita a manutenção de uma ponte conhecida como "Ponte do Zé Vaqueiro" no córrego Santa Constância.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/130/pp_n_38-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/130/pp_n_38-2025.pdf</t>
   </si>
   <si>
     <t>Seja feita a manutenção de uma manilha na Serra da Bananeira no Córrego Laranjeiras, próximo ao sítio do Sr. José Avelino.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/134/pp_no_39-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/134/pp_no_39-2025.pdf</t>
   </si>
   <si>
     <t>Seja colocada uma placa de "Dê a Preferência" na rua Paulo Cezar Correia Faria com a esquina Pça Manoel Ignácio Pinto Filho</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/137/pp_no_40_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/137/pp_no_40_2025.pdf</t>
   </si>
   <si>
     <t>Seja colocado dois semáforos: Um no cruzamento das Ruas Dr. Jardyr Silva e Emiliano Franklin e o outro no Cruzamento das Ruas Arthur Bernardes e Emiliano Franklin, próximo ao Posto do Rone</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/140/pp_no_41_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/140/pp_no_41_2025.pdf</t>
   </si>
   <si>
     <t>Que seja tomada uma providência em relação aos cabos inservíveis de telefonia e internet que se encontram sem uso nos postes do município.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/145/pp_no_042_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/145/pp_no_042_2025.pdf</t>
   </si>
   <si>
     <t>Seja colocado uma placa de PARE no cruzamento da rua Vicente Faustino com a Avenida Minas Gerais (Madeira Móveis)</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/153/pp_no43_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/153/pp_no43_2025.pdf</t>
   </si>
   <si>
     <t>Seja tomada uma providência em relação a ponte no Córrego Ponte de Pedra, próxmo ao Clube Recreativo Ipanemense Nilo Nunes Vieira.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/154/pp_no44_2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/154/pp_no44_2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja patrolado e seja jogada escória nas estradas do Córrego dos Bernardes</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/155/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/155/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Pede Moção de Aplausos à Ilma. Sra. Alessandra Vieira Alkmin, pelos relevantes serviços prestados a nossa comunidade.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/144/emenda_modificativa_012025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/144/emenda_modificativa_012025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PRJEOT DE LEI ORDINÁRIA Nº27/2025, QUE DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS ABANDONADOS EM LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE IPANEMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/151/projeto_de_emenda_a_lei_orcamentaria_anual_-_exercicio_2026.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/151/projeto_de_emenda_a_lei_orcamentaria_anual_-_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>Altera o orçamento do Poder Legislativo Municipal para criar e incluir na Lei Orçamentária Anual a ação/dotação “01.122.0001.2004 – Manutenção da Escola Legislativa, no valor de R$ 30.000,00”, mediante redução da ação/dotação 1001 – Ampliação Ref. Domínio Patrimonial, mantendo-se inalterado o total do orçamento geral do Legislativo.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>ESU</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/99/emenda_sup._01-2025.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/99/emenda_sup._01-2025.pdf</t>
   </si>
   <si>
     <t>Ao PLC nº 03/2025 do Executivo que "Altera a Lei Municipal nº 1.042/95 e a Lei Complementar nº 1.444/2013, e dá outras providências.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>ReqIn</t>
   </si>
   <si>
     <t>Requerimento Informações</t>
   </si>
   <si>
     <t>Solicita saber sobre o andamento do calçamento de algumas ruas do Bairro São Francisco, e quando será dada a continuidade as obras.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1458,68 +1458,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/57/pl_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/58/pl_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/69/pl_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/70/pl_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/71/pl_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/74/pl_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/79/pl_08_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/82/pl_n_09-2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/83/pl_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/84/pl_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/87/pl_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/105/pl_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/106/pl_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/107/pl_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_no_16-2025_nomeacao_quadra_poliesportiva_do_prque_ecologico_municipal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/111/pl_17_2025_reajuste_educacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/116/pl_no_18_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/124/pl_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/125/pl_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/132/pl_n_21-2025-2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/133/pl_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei_no_23_-_2025_loa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_de_lei_no_24_-_2025_ppa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/135/pl_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/136/pl_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/142/pl_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/152/pl_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/60/plc_02_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/98/plc_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/109/plc_no_04_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/110/plc_no_05_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/141/plc_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/143/plc_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/67/pdl_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/78/pdl_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/113/pdl_no_04_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/118/pdl_no_05_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/65/resolucao_01_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/88/pr_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/93/pr_no_03_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/131/pr_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/146/escola_do_legislativo_-_resolucao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_resolucao_007-2025_-_altera_o_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_resolucao_08-2025_-_cria_cargos_de_provimento_em_comissao_de_assessor_de_gabinete_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/104/requerimento_02_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/117/ri_no03_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/61/pedido_de_providencia_01_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/62/pedido_de_providencia_02_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/68/pedido_de_providencia_03_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/63/pedido_de_providencia_04_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/64/pedido_de_providencai_05_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/72/pp_006.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/73/pp_007.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/76/pp_09_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/77/pp_10_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/81/pp_12_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/85/pp_no13_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/86/pp_no14_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/90/pp_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/91/pp_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/92/pp_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/96/pp_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/97/pp_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/100/pp_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/101/pp_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/112/pp_no_23_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/102/pp_no_24_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/103/pp_no_25_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/114/pp_no_26_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/115/pp_no_27_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/119/pp_no_28_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/120/pp_no_29_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/121/pp_no_30_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/122/pp_no_31_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/123/pp_no_32_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/126/pp_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/128/pp_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/129/pp_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/130/pp_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/134/pp_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/137/pp_no_40_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/140/pp_no_41_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/145/pp_no_042_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/153/pp_no43_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/154/pp_no44_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/155/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/144/emenda_modificativa_012025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/151/projeto_de_emenda_a_lei_orcamentaria_anual_-_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/99/emenda_sup._01-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/57/pl_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/58/pl_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/69/pl_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/70/pl_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/71/pl_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/74/pl_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/79/pl_08_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/82/pl_n_09-2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/83/pl_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/84/pl_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/87/pl_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/105/pl_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/106/pl_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/107/pl_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_no_16-2025_nomeacao_quadra_poliesportiva_do_prque_ecologico_municipal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/111/pl_17_2025_reajuste_educacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/116/pl_no_18_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/124/pl_n_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/125/pl_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/132/pl_n_21-2025-2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/133/pl_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei_no_23_-_2025_loa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_de_lei_no_24_-_2025_ppa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/135/pl_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/136/pl_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/142/pl_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/152/pl_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/60/plc_02_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/98/plc_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/109/plc_no_04_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/110/plc_no_05_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/141/plc_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/143/plc_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/67/pdl_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/78/pdl_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/113/pdl_no_04_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/118/pdl_no_05_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/65/resolucao_01_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/88/pr_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/93/pr_no_03_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/131/pr_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/146/escola_do_legislativo_-_resolucao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_resolucao_007-2025_-_altera_o_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_resolucao_08-2025_-_cria_cargos_de_provimento_em_comissao_de_assessor_de_gabinete_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/104/requerimento_02_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/117/ri_no03_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/61/pedido_de_providencia_01_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/62/pedido_de_providencia_02_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/68/pedido_de_providencia_03_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/63/pedido_de_providencia_04_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/64/pedido_de_providencai_05_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/72/pp_006.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/73/pp_007.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/76/pp_09_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/77/pp_10_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/81/pp_12_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/85/pp_no13_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/86/pp_no14_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/90/pp_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/91/pp_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/92/pp_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/96/pp_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/97/pp_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/100/pp_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/101/pp_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/112/pp_no_23_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/102/pp_no_24_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/103/pp_no_25_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/114/pp_no_26_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/115/pp_no_27_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/119/pp_no_28_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/120/pp_no_29_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/121/pp_no_30_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/122/pp_no_31_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/123/pp_no_32_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/126/pp_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/128/pp_n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/129/pp_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/130/pp_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/134/pp_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/137/pp_no_40_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/140/pp_no_41_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/145/pp_no_042_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/153/pp_no43_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/154/pp_no44_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/155/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/144/emenda_modificativa_012025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/151/projeto_de_emenda_a_lei_orcamentaria_anual_-_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2025/99/emenda_sup._01-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="181.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="180.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>