--- v0 (2025-12-14)
+++ v1 (2026-05-14)
@@ -51,549 +51,549 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Júlio Fontoura de Moraes Junior</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/1/pl_n_01-2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/1/pl_n_01-2024.pdf</t>
   </si>
   <si>
     <t>Ratifica a alteração pelo Município de Ipanema, do contrato de consórcio público do Consórcio Intermunicipal de Saneamento Básico da Zona da Mata - CISAB Zona da Mata</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Edson Adriano Almeida e Lima</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/3/projeto_de_lei_no_07-2024_-_execucao_do_hino_nacional_na_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/3/projeto_de_lei_no_07-2024_-_execucao_do_hino_nacional_na_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>“Torna obrigatório o uso continuo da Bandeira Nacional e a execução do Hino Nacional, nas escolas Públicas da Rede Municipal de ensino”.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Prédio da Secretária Municipal de Educação do município de Ipanema.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do PSF do Bairro Roça Grande do município de Ipanema.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/14/pl_n_14-2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/14/pl_n_14-2024.pdf</t>
   </si>
   <si>
     <t>Súmula: Autoriza a abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/18/pl_n_15-2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/18/pl_n_15-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Sistema Municipal de Cultura do Município de Ipanema, e dá outras providências"</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Marlúcio de Oliveira Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/21/pl_16.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/21/pl_16.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação da Praça localizada no Loteamento Vitor Hugo"</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/22/pl_n_17-2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/22/pl_n_17-2024.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 748 de 26 de Outubro de 1979 (Código de Postura Municipal), e dá outras providências.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/30/pl_18_2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/30/pl_18_2024.pdf</t>
   </si>
   <si>
     <t>"Estabelece novos parâmetros relativos à Política Municipal dos Direitos da Criança e do Adolescente e dá outras providências".</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Alex Rodrigues Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_de_lei_no_19-2024_utilidade_publica_moto_clube_guardioes_de_ipanema.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_de_lei_no_19-2024_utilidade_publica_moto_clube_guardioes_de_ipanema.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Reconhecimento de Utilidade Pública de Entidade sem Fins Lucrativos e dá outras providências."</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/34/pl____.2024_-_fixa_os_subsidios_dos_agentes_politicos_do_poder_executivo_municipal_-_2025-2028.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/34/pl____.2024_-_fixa_os_subsidios_dos_agentes_politicos_do_poder_executivo_municipal_-_2025-2028.pdf</t>
   </si>
   <si>
     <t>Fixa o Subsídio do Prefeito, Vice-Prefeito e Secretários Municipais de Ipanema, Estado de Minas Gerais, para o quadriênio 2025/2028.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/39/pl_21-2024_loa.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/39/pl_21-2024_loa.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do Município de Ipanema para o exercicio de 2025".</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/40/pl_22_2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/40/pl_22_2024.pdf</t>
   </si>
   <si>
     <t>"Disciplina o serviço de transporte individual de passeiros em veículos de aluguel na modalidade táxi, no Município de Ipanema, e dá outras providências".</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/41/pl_23-2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/41/pl_23-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Abrigo Institucional Municipal para o acolimento de crianças no município de Ipanema, e dá outras providências".</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/42/projeto_de_lei_nome_praca_sebastiao_antunes.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/42/projeto_de_lei_nome_praca_sebastiao_antunes.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de praça pública do Município de Ipanema - MG".</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/52/pl_25_2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/52/pl_25_2024.pdf</t>
   </si>
   <si>
     <t>"Ratifica a alteração, pelo município de Ipanema/MG, do contrato de consórcio público do Consórcio Intermunicipal de Saneamento Básico da Zona da Mata - CISAB ZONA DA MATA</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/53/pl_26_2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/53/pl_26_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação de coleta de entulho no município de Ipanema, e dá outras providências".</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/54/pl_27_2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/54/pl_27_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Reconhecimento de Utilidade Pública de Entidade sem fins lucrativos e dá outras providências".</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_lei_n_28-2024_credito_suplementar_lei_paulo_gustavo_dez_2024_assinado.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_lei_n_28-2024_credito_suplementar_lei_paulo_gustavo_dez_2024_assinado.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 01 de 26 de março de 2015, que "Institui o Código Tributário do Município de Ipanema/MG""</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/55/projeto_de_lei_complementar_n_07-2024_alteracao_codigo_tributario_tabelas_e_outros_2024_assi.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/55/projeto_de_lei_complementar_n_07-2024_alteracao_codigo_tributario_tabelas_e_outros_2024_assi.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº. 01, de 26 de março de 2015, que “Institui o Código Tributário do Município Ipanema-MG"</t>
   </si>
   <si>
     <t>PRDEC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Josil Carlos da Silva</t>
   </si>
   <si>
     <t>“Concede título de Cidadão Honorário ao Ilmo. Pastor da Igreja Assembleia de Deus Ministério de Madureira Sr. Severino Miguel Batista, e dá outras providências.”</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário ao Ilmo. Dr. Gustavo Fonseca Genelhu Soares, e dá outras providências.”</t>
   </si>
   <si>
     <t>“Concede Título de Cidadã Honorária a Ilma. Sra. Claudineia Rodrigues da Cruz, e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/15/pdl_n_04-2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/15/pdl_n_04-2024.pdf</t>
   </si>
   <si>
     <t>Honra ao Mérito a Ilma. Sra. Rosalba de Oliveira Vidal</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/16/pdl_n_05-2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/16/pdl_n_05-2024.pdf</t>
   </si>
   <si>
     <t>Honra ao Mérito ao Ilmo. Sr. Rafael Gomes</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/19/pdleg_06_2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/19/pdleg_06_2024.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Honorária a Ilma. Sra. Marilane Serafim Nogueira Fuly, e dá outras providências."</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PRORE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 190 DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES DO MUNICÍPIO DE IPANEMA-MG E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/36/projeto_de_resolucao_03.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/36/projeto_de_resolucao_03.pdf</t>
   </si>
   <si>
     <t>“Altera a Resolução nº 008, de 15 de dezembro de 2022, “que institui e regulamenta a verba indenizatória do exercício parlamentar no âmbito da Câmara Municipal de Ipanema, e dá outras providências.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_de_resolucao____.2024_-_fixa_os_subsidios_dos_vereadores_-_2025-2028.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_de_resolucao____.2024_-_fixa_os_subsidios_dos_vereadores_-_2025-2028.pdf</t>
   </si>
   <si>
     <t>Fixa subsídios para os Vereadores do Poder Legislativo Municipal de Ipanema/MG, para a legislatura – 2025/2028</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/37/projeto_de_resolucao_05_2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/37/projeto_de_resolucao_05_2024.pdf</t>
   </si>
   <si>
     <t>"Concede licença para o Prefeito Municipal a viajar ao exterior, e dá outras providências"</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rafael Victor da Silva Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/24/requerimento_n_10-2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/24/requerimento_n_10-2024.pdf</t>
   </si>
   <si>
     <t>"O(s) Vereador(es) que este subscreve(m), vem respeitosamente nos termos dos Artigo 118, pr 3º, inciso X do Regimento Interno"</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/25/requerimento_n_11-2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/25/requerimento_n_11-2024.pdf</t>
   </si>
   <si>
     <t>"Solicitar a informação sobre a Prestação de Contas da Usina de Reciclagem referente ao ano de 2024"</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>"Solicitar a Vossa Senhoria o fornecimento dos TFD's (Tratamento Fora do Domicílio), para fins de consulta de pacientes que farão tratamento oncológico"</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_n_13-2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_n_13-2024.pdf</t>
   </si>
   <si>
     <t>"Solicita a informação referente a verba no valor de R$ 304.800,00 (trezentos e quatro mil e oitocentos reais) que já se encontra nos cofres públicos do município, pra a compra de uma van adaptada.</t>
   </si>
   <si>
     <t>PEDPR</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>Jeferson Garcia Ribeiro Abdala</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/17/pp_n_19-2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/17/pp_n_19-2024.pdf</t>
   </si>
   <si>
     <t>A situação precária da Rua Santa Rita de Cássia, na Vila do Belinho.</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/20/pedido_de_providencia_20_2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/20/pedido_de_providencia_20_2024.pdf</t>
   </si>
   <si>
     <t>"Que se faça um estudo bastante detalhado junto ao setor competente para que seja feito a pavimentação em bloquetes da rua Ananias, do Bairro Vitor Hugo, Bairro José Renato e Bairro Daniel."</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/28/pedido_de_providencia_21.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/28/pedido_de_providencia_21.pdf</t>
   </si>
   <si>
     <t>"Que se faça um estudo bastante detalhado junto ao setor competente para que seja vista a possibilidade do caminhão de coleta de lixo passar na rua da Adutora pelo menos uma vez na semana."</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/29/pedido_de_providencia_22_2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/29/pedido_de_providencia_22_2024.pdf</t>
   </si>
   <si>
     <t>"Seja vista a possibilidade de colocar um redutor de velocidade no Córrego Cobrador a 100m próximo a Usina de Reciclagem."</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/31/20240902143533249.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/31/20240902143533249.pdf</t>
   </si>
   <si>
     <t>"Seja vista a possibilidade de troca das lâmpadas dos postes para lâmpadas de LED na Rua Sergipe e principalmente em frente a Igreja Adventista do 7º dia"</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/32/20240902143523122.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/32/20240902143523122.pdf</t>
   </si>
   <si>
     <t>"Seja vista a possibilidade de calçamento da rua Geraldo de Barros na Vila Canivete de encontro com a rua 01 e próximo a moto pista".</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/38/pedido_de_providencia_25_2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/38/pedido_de_providencia_25_2024.pdf</t>
   </si>
   <si>
     <t>"Construir um acostamento ou ciclovia na MG-111 até a entrada para o Córrego Tabuleiro"</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/44/pedido_de_providencia_26_2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/44/pedido_de_providencia_26_2024.pdf</t>
   </si>
   <si>
     <t>"Que veja a possibilidade de se fazer o calçamento no lugar conhecido como "Morro do Antônio Candinho, próximo ao Sr. Dico Côrrea no Córrego do Goiás"</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/45/pedido_de_providencia_27_2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/45/pedido_de_providencia_27_2024.pdf</t>
   </si>
   <si>
     <t>"Que veja a possibilidade de se fazer uma sala de consultas na escola do Córrego do Goiás, e que seja incluso também uma sala pra serviço odontológico".</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/46/pedido_de_providencia_28_2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/46/pedido_de_providencia_28_2024.pdf</t>
   </si>
   <si>
     <t>"Viabilidade de ser feito muro de arrimo próximo ao nº 42 na rua Antônio Andrade, antiga rua da Adutora, reiterando o PP nº 82/2021"</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Marcos Vinícius Costa da Silva</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/48/pedido_de_providencia_29_2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/48/pedido_de_providencia_29_2024.pdf</t>
   </si>
   <si>
     <t>"Possibilidade de se fazer uma reforma em relação a Iluminação, alambrado e pintura da quadra poliesportiva do Bairro Victor Hugo"</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/43/emenda_modificativa_01_2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/43/emenda_modificativa_01_2024.pdf</t>
   </si>
   <si>
     <t>"Modifica-se a redação do Caput do Art. 5º do Projeto de Lei 21/204 que "Estima Receita e Fixa a Despesa do Município de Ipanema".</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/50/emenda_modificativa_02_2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/50/emenda_modificativa_02_2024.pdf</t>
   </si>
   <si>
     <t>"Ao Projeto de Lei Ordinária nº 17/2024, que Altera a Lei Municipal nº 748 de 26 de Outubro de 1979 (Código de Postura Municipal), e dá outras providências."</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/51/emenda_modificativa_03_2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/51/emenda_modificativa_03_2024.pdf</t>
   </si>
   <si>
     <t>"Ao projeto de Lei Complementar nº 06/2024, que altera a Lei Complementar nº 01 de 26 de Março de 2015, que 'Institui o Código Tributário do Município de Ipanema'"</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>ESU</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/49/emenda_supressiva_01_2024.pdf</t>
+    <t>http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/49/emenda_supressiva_01_2024.pdf</t>
   </si>
   <si>
     <t>"Emenda Supressiva ao PLC nº 006/2024, que altera a LC nº  01, de 26 de Março de 2015, que 'Institui o Código Tributário do Município de Ipanema'"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -900,68 +900,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/1/pl_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/3/projeto_de_lei_no_07-2024_-_execucao_do_hino_nacional_na_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/14/pl_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/18/pl_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/21/pl_16.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/22/pl_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/30/pl_18_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_de_lei_no_19-2024_utilidade_publica_moto_clube_guardioes_de_ipanema.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/34/pl____.2024_-_fixa_os_subsidios_dos_agentes_politicos_do_poder_executivo_municipal_-_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/39/pl_21-2024_loa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/40/pl_22_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/41/pl_23-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/42/projeto_de_lei_nome_praca_sebastiao_antunes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/52/pl_25_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/53/pl_26_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/54/pl_27_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_lei_n_28-2024_credito_suplementar_lei_paulo_gustavo_dez_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/55/projeto_de_lei_complementar_n_07-2024_alteracao_codigo_tributario_tabelas_e_outros_2024_assi.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/15/pdl_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/16/pdl_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/19/pdleg_06_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/36/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_de_resolucao____.2024_-_fixa_os_subsidios_dos_vereadores_-_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/37/projeto_de_resolucao_05_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/24/requerimento_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/25/requerimento_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_n_13-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/17/pp_n_19-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/20/pedido_de_providencia_20_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/28/pedido_de_providencia_21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/29/pedido_de_providencia_22_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/31/20240902143533249.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/32/20240902143523122.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/38/pedido_de_providencia_25_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/44/pedido_de_providencia_26_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/45/pedido_de_providencia_27_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/46/pedido_de_providencia_28_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/48/pedido_de_providencia_29_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/43/emenda_modificativa_01_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/50/emenda_modificativa_02_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/51/emenda_modificativa_03_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/49/emenda_supressiva_01_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/1/pl_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/3/projeto_de_lei_no_07-2024_-_execucao_do_hino_nacional_na_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/14/pl_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/18/pl_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/21/pl_16.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/22/pl_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/30/pl_18_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_de_lei_no_19-2024_utilidade_publica_moto_clube_guardioes_de_ipanema.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/34/pl____.2024_-_fixa_os_subsidios_dos_agentes_politicos_do_poder_executivo_municipal_-_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/39/pl_21-2024_loa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/40/pl_22_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/41/pl_23-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/42/projeto_de_lei_nome_praca_sebastiao_antunes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/52/pl_25_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/53/pl_26_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/54/pl_27_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_lei_n_28-2024_credito_suplementar_lei_paulo_gustavo_dez_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/55/projeto_de_lei_complementar_n_07-2024_alteracao_codigo_tributario_tabelas_e_outros_2024_assi.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/15/pdl_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/16/pdl_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/19/pdleg_06_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/36/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_de_resolucao____.2024_-_fixa_os_subsidios_dos_vereadores_-_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/37/projeto_de_resolucao_05_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/24/requerimento_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/25/requerimento_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_n_13-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/17/pp_n_19-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/20/pedido_de_providencia_20_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/28/pedido_de_providencia_21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/29/pedido_de_providencia_22_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/31/20240902143533249.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/32/20240902143523122.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/38/pedido_de_providencia_25_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/44/pedido_de_providencia_26_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/45/pedido_de_providencia_27_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/46/pedido_de_providencia_28_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/48/pedido_de_providencia_29_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/43/emenda_modificativa_01_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/50/emenda_modificativa_02_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/51/emenda_modificativa_03_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipanema.mg.leg.br/media/sapl/public/materialegislativa/2024/49/emenda_supressiva_01_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="164.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="163.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="180" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>